--- v1 (2026-03-10)
+++ v2 (2026-09-16)
@@ -218,51 +218,51 @@
   <si>
     <t>科特迪瓦</t>
   </si>
   <si>
     <t>布基纳法索</t>
   </si>
   <si>
     <t>尼日尔</t>
   </si>
   <si>
     <t>多哥</t>
   </si>
   <si>
     <t>贝宁</t>
   </si>
   <si>
     <t>毛里求斯</t>
   </si>
   <si>
     <t>利比里亚</t>
   </si>
   <si>
     <t>塞拉利昂</t>
   </si>
   <si>
-    <t>乌兹别克斯坦</t>
+    <t>加纳</t>
   </si>
   <si>
     <t>尼日利亚</t>
   </si>
   <si>
     <t>乍得</t>
   </si>
   <si>
     <t>中非共和国</t>
   </si>
   <si>
     <t>喀麦隆</t>
   </si>
   <si>
     <t>佛得角共和国</t>
   </si>
   <si>
     <t>圣多美和普林西比</t>
   </si>
   <si>
     <t>赤道几内亚</t>
   </si>
   <si>
     <t>加蓬</t>
   </si>